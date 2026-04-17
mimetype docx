--- v0 (2025-11-29)
+++ v1 (2026-04-17)
@@ -1,239 +1,227 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00723639" w:rsidRDefault="002B764E" w:rsidP="00723639">
+    <w:p w14:paraId="4D1CB717" w14:textId="77777777" w:rsidR="00723639" w:rsidRDefault="002B764E" w:rsidP="00723639">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B764E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">[LOGO DE LA </w:t>
       </w:r>
       <w:r w:rsidRPr="00E37BA4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>INSTITUCIÓN SOLICITANTE]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="00723639">
+    <w:p w14:paraId="61A8D5A7" w14:textId="77777777" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="00723639">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E37BA4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Lugar y fecha:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E37BA4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Ciudad], [Fecha]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
+    <w:p w14:paraId="251961E1" w14:textId="77777777" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E37BA4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Señor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
+    <w:p w14:paraId="59CCB207" w14:textId="77777777" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E37BA4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Abg. José </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Abg. José Cogliolo</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E37BA4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, Director General</w:t>
       </w:r>
       <w:r w:rsidRPr="00E37BA4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:br/>
         <w:t>Servicio Nacional de Promoción Profesional (SNPP)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E37BA4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:br/>
         <w:t>Presente</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B764E" w:rsidRPr="00723639" w:rsidRDefault="002B764E" w:rsidP="002B764E">
+    <w:p w14:paraId="1CD6A6B7" w14:textId="77777777" w:rsidR="002B764E" w:rsidRPr="00723639" w:rsidRDefault="002B764E" w:rsidP="002B764E">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="00577205" w:rsidP="002B764E">
+    <w:p w14:paraId="71C66ABB" w14:textId="77777777" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="00577205" w:rsidP="002B764E">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E37BA4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Estimado Director General</w:t>
       </w:r>
       <w:r w:rsidR="002B764E" w:rsidRPr="00E37BA4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
+    <w:p w14:paraId="63F9873C" w14:textId="77777777" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="00577205">
+    <w:p w14:paraId="76C5FA03" w14:textId="77777777" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="00577205">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E37BA4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Por la presente, </w:t>
       </w:r>
       <w:r w:rsidR="00723639">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
@@ -283,289 +271,289 @@
       <w:r w:rsidRPr="00E37BA4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>A continuación, remitimos la información requerida para su consideración</w:t>
       </w:r>
       <w:r w:rsidR="00577205" w:rsidRPr="00E37BA4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, y adjuntamos la documentación correspondiente</w:t>
       </w:r>
       <w:r w:rsidRPr="00E37BA4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
+    <w:p w14:paraId="2415308A" w14:textId="77777777" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="6378"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidTr="002B764E">
+      <w:tr w:rsidR="002B764E" w:rsidRPr="00E37BA4" w14:paraId="148539AF" w14:textId="77777777" w:rsidTr="002B764E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
+          <w:p w14:paraId="5BF3E3E4" w14:textId="77777777" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37BA4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CAMPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
+          <w:p w14:paraId="367A7FCA" w14:textId="77777777" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37BA4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DESCRIPCIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidTr="002B764E">
+      <w:tr w:rsidR="002B764E" w:rsidRPr="00E37BA4" w14:paraId="2183579A" w14:textId="77777777" w:rsidTr="002B764E">
         <w:trPr>
           <w:trHeight w:val="806"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
+          <w:p w14:paraId="5602A51F" w14:textId="77777777" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37BA4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Objetivo del convenio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
+          <w:p w14:paraId="3E857918" w14:textId="463D07F6" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37BA4">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Especificar el propósito y los objetivos </w:t>
+              <w:t xml:space="preserve">[Especificar el propósito </w:t>
             </w:r>
             <w:r w:rsidR="00723639">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>principales de la solicitud de</w:t>
+              <w:t>principal de la solicitud de</w:t>
             </w:r>
             <w:r w:rsidRPr="00E37BA4">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> convenio].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidTr="002B764E">
+      <w:tr w:rsidR="002B764E" w:rsidRPr="00E37BA4" w14:paraId="77043E33" w14:textId="77777777" w:rsidTr="002B764E">
         <w:trPr>
           <w:trHeight w:val="806"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
+          <w:p w14:paraId="46C4662B" w14:textId="77777777" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37BA4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Duración del convenio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
+          <w:p w14:paraId="77905470" w14:textId="77777777" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37BA4">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>[Indicar el plazo propuesto en meses o años].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidTr="002B764E">
+      <w:tr w:rsidR="002B764E" w:rsidRPr="00E37BA4" w14:paraId="7D1CBE25" w14:textId="77777777" w:rsidTr="002B764E">
         <w:trPr>
           <w:trHeight w:val="806"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
+          <w:p w14:paraId="78D331EB" w14:textId="77777777" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37BA4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Solicitud específica </w:t>
             </w:r>
             <w:r w:rsidR="002B1CD6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
@@ -576,106 +564,209 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>al SNPP</w:t>
             </w:r>
             <w:r w:rsidR="00723639">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>/MTESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
+          <w:p w14:paraId="592F0D44" w14:textId="77777777" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37BA4">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>[Mencionar el apoyo o participación específica que se espera del SNPP</w:t>
             </w:r>
             <w:r w:rsidR="00992B1E">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>, incluyendo lugar de las actividades específicas</w:t>
             </w:r>
             <w:r w:rsidRPr="00E37BA4">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidTr="002B764E">
+      <w:tr w:rsidR="006966AE" w:rsidRPr="00E37BA4" w14:paraId="10A4D5AA" w14:textId="77777777" w:rsidTr="002B764E">
+        <w:trPr>
+          <w:trHeight w:val="806"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B594078" w14:textId="1CCD10E1" w:rsidR="006966AE" w:rsidRPr="00992B1E" w:rsidRDefault="006966AE" w:rsidP="002B1CD6">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Población beneficiaria del convenio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0AEFF7" w14:textId="121082AA" w:rsidR="006966AE" w:rsidRPr="00E37BA4" w:rsidRDefault="00BF68EF" w:rsidP="002B764E">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37BA4">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF68EF">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Indicar el grupo beneficiado por el convenio, señalar si pertenece a sectores vulnerables y precisar si se reserva un porcentaje de cupos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> abiertos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF68EF">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para la comunidad</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37BA4">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B764E" w:rsidRPr="00E37BA4" w14:paraId="02A1D676" w14:textId="77777777" w:rsidTr="002B764E">
         <w:trPr>
           <w:trHeight w:val="806"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="00E656CD" w:rsidP="002B1CD6">
+          <w:p w14:paraId="52B7867B" w14:textId="52BC18DE" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="00E656CD" w:rsidP="002B1CD6">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00992B1E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Compromisos</w:t>
             </w:r>
             <w:r w:rsidR="002B764E" w:rsidRPr="00992B1E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
@@ -690,71 +781,71 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
             <w:r w:rsidR="002B1CD6">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">la entidad </w:t>
             </w:r>
             <w:r w:rsidR="00723639">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">del solicitante </w:t>
+              <w:t xml:space="preserve">solicitante </w:t>
             </w:r>
             <w:r w:rsidR="002B1CD6">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>para el convenio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
+          <w:p w14:paraId="65AEEC08" w14:textId="77777777" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37BA4">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>[Detallar los recursos financieros, humanos, técnicos</w:t>
             </w:r>
             <w:r w:rsidR="00E656CD">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
@@ -765,271 +856,301 @@
               <w:t>, infraestructura</w:t>
             </w:r>
             <w:r w:rsidR="00723639">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> u otros que se aportará la parte solicitante</w:t>
             </w:r>
             <w:r w:rsidRPr="00E37BA4">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidTr="002B764E">
+      <w:tr w:rsidR="002B764E" w:rsidRPr="00E37BA4" w14:paraId="0D25CB71" w14:textId="77777777" w:rsidTr="002B764E">
         <w:trPr>
           <w:trHeight w:val="806"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
+          <w:p w14:paraId="15AD2165" w14:textId="77777777" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37BA4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Otros aspectos relevantes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
+          <w:p w14:paraId="2DE6DFD5" w14:textId="463F87EC" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37BA4">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>[Incluir cualquier información adicional relevante para la propuesta].</w:t>
+              <w:t>[Incluir cualquier información adicional relevante</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA01B4">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que crea conveniente</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37BA4">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para la propuesta].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00992B1E" w:rsidRPr="00E37BA4" w:rsidTr="002B764E">
+      <w:tr w:rsidR="00992B1E" w:rsidRPr="00E37BA4" w14:paraId="504F5D6A" w14:textId="77777777" w:rsidTr="002B764E">
         <w:trPr>
           <w:trHeight w:val="806"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00992B1E" w:rsidRPr="00E37BA4" w:rsidRDefault="00992B1E" w:rsidP="002B764E">
+          <w:p w14:paraId="7DFA7873" w14:textId="2E599AE5" w:rsidR="00992B1E" w:rsidRPr="00E37BA4" w:rsidRDefault="00D730A8" w:rsidP="002B764E">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>Fecha de inicio de actividades solicitada</w:t>
+              <w:t>Fecha tentativa de inicio de actividades</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00992B1E" w:rsidRDefault="00992B1E" w:rsidP="00992B1E">
+          <w:p w14:paraId="0CEBE225" w14:textId="0E4B4718" w:rsidR="00992B1E" w:rsidRDefault="00992B1E" w:rsidP="00992B1E">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37BA4">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">[Incluir </w:t>
             </w:r>
             <w:r w:rsidR="00723639">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">las fechas estimadas </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>que se solicitan iniciar las acciones del convenio</w:t>
             </w:r>
+            <w:r w:rsidR="00E50B93">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>(sujetas a coordinación con el SNPP)</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E37BA4">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E37BA4" w:rsidRPr="00E37BA4" w:rsidTr="002B764E">
+      <w:tr w:rsidR="00E37BA4" w:rsidRPr="00E37BA4" w14:paraId="4674EDB1" w14:textId="77777777" w:rsidTr="002B764E">
         <w:trPr>
           <w:trHeight w:val="806"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E37BA4" w:rsidRPr="00E37BA4" w:rsidRDefault="00E37BA4" w:rsidP="002B764E">
+          <w:p w14:paraId="0FBF7949" w14:textId="77777777" w:rsidR="00E37BA4" w:rsidRPr="00E37BA4" w:rsidRDefault="00E37BA4" w:rsidP="002B764E">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37BA4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Datos del responsable </w:t>
             </w:r>
             <w:r w:rsidR="00723639">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>para las acciones</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E37BA4" w:rsidRPr="00E37BA4" w:rsidRDefault="00E37BA4" w:rsidP="00E37BA4">
+          <w:p w14:paraId="3F9CADD3" w14:textId="77777777" w:rsidR="00E37BA4" w:rsidRPr="00E37BA4" w:rsidRDefault="00E37BA4" w:rsidP="00E37BA4">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37BA4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>(Nombre completo, Nro. Celular, E-mail)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E37BA4" w:rsidRPr="00E37BA4" w:rsidRDefault="00E37BA4" w:rsidP="00723639">
+          <w:p w14:paraId="78C55C5A" w14:textId="77777777" w:rsidR="00E37BA4" w:rsidRPr="00E37BA4" w:rsidRDefault="00E37BA4" w:rsidP="00723639">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>(información</w:t>
             </w:r>
             <w:r w:rsidR="00723639">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
@@ -1051,61 +1172,61 @@
             </w:r>
             <w:r w:rsidR="00723639">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>, con quien se coordinará las acciones</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
+    <w:p w14:paraId="0ECF8907" w14:textId="77777777" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B764E" w:rsidRDefault="002B764E" w:rsidP="00216845">
+    <w:p w14:paraId="4AC89055" w14:textId="77777777" w:rsidR="002B764E" w:rsidRDefault="002B764E" w:rsidP="00216845">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E37BA4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Nos ponemos a disposición para ampliar la información proporcionada o para realizar cualquier ajuste requerido.</w:t>
       </w:r>
       <w:r w:rsidR="00216845">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
@@ -1129,108 +1250,73 @@
       <w:r w:rsidRPr="00E37BA4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00216845">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>aludo</w:t>
       </w:r>
       <w:r w:rsidRPr="00E37BA4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> atentamente</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00216845" w:rsidRDefault="00216845" w:rsidP="00577205">
+    <w:p w14:paraId="0B55EEF7" w14:textId="77777777" w:rsidR="00216845" w:rsidRDefault="00216845" w:rsidP="00577205">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1CD6" w:rsidRDefault="002B1CD6" w:rsidP="00577205">
+    <w:p w14:paraId="3D691D61" w14:textId="77777777" w:rsidR="00FA4667" w:rsidRDefault="00FA4667" w:rsidP="00577205">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B1CD6" w:rsidRDefault="002B1CD6" w:rsidP="00577205">
-[...34 lines deleted...]
-    <w:p w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
+    <w:p w14:paraId="0498D6F4" w14:textId="77777777" w:rsidR="002B764E" w:rsidRPr="00E37BA4" w:rsidRDefault="002B764E" w:rsidP="002B764E">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E37BA4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">[Nombre y cargo </w:t>
       </w:r>
       <w:r w:rsidR="00723639">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
@@ -1255,178 +1341,241 @@
         </w:rPr>
         <w:br/>
         <w:t>[Institución solicitante]</w:t>
       </w:r>
       <w:r w:rsidRPr="00E37BA4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:br/>
         <w:t>Teléfono: [Número]</w:t>
       </w:r>
       <w:r w:rsidRPr="00E37BA4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:br/>
         <w:t>Correo electrónico: [Email]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992B1E" w:rsidRDefault="00992B1E" w:rsidP="002B764E">
+    <w:p w14:paraId="767AF168" w14:textId="77777777" w:rsidR="00992B1E" w:rsidRDefault="00992B1E" w:rsidP="002B764E">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00216845" w:rsidRPr="00992B1E" w:rsidRDefault="00216845" w:rsidP="002B764E">
+    <w:p w14:paraId="658C0768" w14:textId="3E980B1F" w:rsidR="00216845" w:rsidRPr="00992B1E" w:rsidRDefault="00216845" w:rsidP="002B764E">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00992B1E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Se adjuntan los siguientes documentos: </w:t>
+        <w:t>Se adjuntan los siguientes documentos</w:t>
+      </w:r>
+      <w:r w:rsidR="00D730A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> según </w:t>
+      </w:r>
+      <w:r w:rsidR="00D730A8" w:rsidRPr="00D730A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resolución MTESS </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D730A8" w:rsidRPr="00D730A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>N°</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D730A8" w:rsidRPr="00D730A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 187/2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00992B1E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00216845" w:rsidRPr="00992B1E" w:rsidRDefault="00216845" w:rsidP="00216845">
+    <w:p w14:paraId="48051EE3" w14:textId="77777777" w:rsidR="00216845" w:rsidRPr="00992B1E" w:rsidRDefault="00216845" w:rsidP="00216845">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00992B1E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Copia autenticada de estatutos sociales de la empresa o entidad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00723639" w:rsidRDefault="00723639" w:rsidP="00216845">
+    <w:p w14:paraId="077EB8D8" w14:textId="77777777" w:rsidR="00723639" w:rsidRDefault="00723639" w:rsidP="00216845">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Copia autenticada del Acta de la última Asamblea</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00723639" w:rsidRPr="00992B1E" w:rsidRDefault="00723639" w:rsidP="00723639">
+    <w:p w14:paraId="2385E9CC" w14:textId="77777777" w:rsidR="00723639" w:rsidRPr="00992B1E" w:rsidRDefault="00723639" w:rsidP="00723639">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00992B1E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Copia autenticada de cédula de identidad del firmante</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00216845" w:rsidRPr="00992B1E" w:rsidRDefault="00216845" w:rsidP="00216845">
+    <w:p w14:paraId="6366FAD8" w14:textId="69548A7B" w:rsidR="00216845" w:rsidRPr="00992B1E" w:rsidRDefault="00216845" w:rsidP="00216845">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00992B1E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Copia autenticada del poder del representante legal que firmara el convenio</w:t>
+        <w:t>Copia autenticada del poder del representante legal que firmar</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA01B4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00992B1E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el convenio</w:t>
       </w:r>
       <w:r w:rsidR="00723639">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> en caso de no ser el titular</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00216845" w:rsidRPr="00723639" w:rsidRDefault="00EF0D9F" w:rsidP="002B764E">
+    <w:p w14:paraId="00B2121B" w14:textId="77777777" w:rsidR="00216845" w:rsidRPr="00723639" w:rsidRDefault="00EF0D9F" w:rsidP="002B764E">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00992B1E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Borrador del Convenio </w:t>
       </w:r>
       <w:r w:rsidR="00723639">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
@@ -1460,170 +1609,170 @@
       <w:r w:rsidRPr="00992B1E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>establecida</w:t>
       </w:r>
       <w:r w:rsidR="00723639">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> por el SNPP/MTESS</w:t>
       </w:r>
       <w:r w:rsidR="00797AD2">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00723639" w:rsidRPr="00992B1E" w:rsidRDefault="00723639" w:rsidP="00723639">
+    <w:p w14:paraId="4A6D3CEC" w14:textId="77777777" w:rsidR="00723639" w:rsidRPr="00992B1E" w:rsidRDefault="00723639" w:rsidP="00723639">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00723639" w:rsidRPr="00992B1E" w:rsidSect="00992B1E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1701" w:bottom="709" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00415500" w:rsidRDefault="00415500" w:rsidP="00992B1E">
+    <w:p w14:paraId="3727B2DA" w14:textId="77777777" w:rsidR="00E33577" w:rsidRDefault="00E33577" w:rsidP="00992B1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00415500" w:rsidRDefault="00415500" w:rsidP="00992B1E">
+    <w:p w14:paraId="23EAC079" w14:textId="77777777" w:rsidR="00E33577" w:rsidRDefault="00E33577" w:rsidP="00992B1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00415500" w:rsidRDefault="00415500" w:rsidP="00992B1E">
+    <w:p w14:paraId="5371FA76" w14:textId="77777777" w:rsidR="00E33577" w:rsidRDefault="00E33577" w:rsidP="00992B1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00415500" w:rsidRDefault="00415500" w:rsidP="00992B1E">
+    <w:p w14:paraId="2D258770" w14:textId="77777777" w:rsidR="00E33577" w:rsidRDefault="00E33577" w:rsidP="00992B1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58404D6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04BAC15C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1692,51 +1841,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C2D19BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0456AC52"/>
     <w:lvl w:ilvl="0" w:tplc="6262CB52">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3C0A001B">
@@ -1781,826 +1930,765 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="3C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3C0A001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1919248090">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1039622059">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F7315F"/>
+    <w:rsid w:val="00090064"/>
+    <w:rsid w:val="001F1B61"/>
     <w:rsid w:val="00216845"/>
     <w:rsid w:val="002B1CD6"/>
     <w:rsid w:val="002B764E"/>
     <w:rsid w:val="00415500"/>
     <w:rsid w:val="00577205"/>
+    <w:rsid w:val="006966AE"/>
     <w:rsid w:val="00712BDE"/>
     <w:rsid w:val="00723639"/>
+    <w:rsid w:val="00766611"/>
     <w:rsid w:val="007966BF"/>
     <w:rsid w:val="00797AD2"/>
     <w:rsid w:val="007D1461"/>
+    <w:rsid w:val="008D5945"/>
     <w:rsid w:val="00992B1E"/>
     <w:rsid w:val="00A52BA2"/>
+    <w:rsid w:val="00AA01B4"/>
+    <w:rsid w:val="00B520BE"/>
     <w:rsid w:val="00B56795"/>
+    <w:rsid w:val="00BC5AB5"/>
+    <w:rsid w:val="00BF68EF"/>
+    <w:rsid w:val="00D730A8"/>
+    <w:rsid w:val="00E33577"/>
     <w:rsid w:val="00E37BA4"/>
+    <w:rsid w:val="00E50B93"/>
     <w:rsid w:val="00E656CD"/>
     <w:rsid w:val="00EF0D9F"/>
     <w:rsid w:val="00F106C9"/>
     <w:rsid w:val="00F7315F"/>
     <w:rsid w:val="00FA4667"/>
     <w:rsid w:val="00FD6F28"/>
+    <w:rsid w:val="00FE0776"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7AD3E6B6"/>
+  <w15:docId w15:val="{1974E424-F352-4B54-B18B-EBDBD1318BF9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002B764E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="002B764E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="002B764E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="002B764E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="002B764E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...312 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00992B1E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00992B1E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00992B1E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00992B1E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1857196">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1576862087">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1817186919">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2849,70 +2937,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>336</Words>
-  <Characters>1849</Characters>
+  <Words>377</Words>
+  <Characters>2078</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2181</CharactersWithSpaces>
+  <CharactersWithSpaces>2451</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Richard Manuel Izquierdo Ruiz Diaz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>